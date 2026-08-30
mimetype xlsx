--- v0 (2026-07-15)
+++ v1 (2026-08-30)
@@ -1,67 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="08.06. - 13.06.2026." sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="15.06. - 20.06.2026." sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="22.06. - 27.06.2026." sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="29.06. - 04.07.2026." sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="06.07. - 11.07.2026." sheetId="5" state="visible" r:id="rId5"/>
     <sheet name="24.08. - 29.08.2026." sheetId="6" state="visible" r:id="rId6"/>
     <sheet name="31.08. - 05.09.2026." sheetId="7" state="visible" r:id="rId7"/>
-    <sheet name="14.09. - 19.09.2026." sheetId="8" state="visible" r:id="rId8"/>
-    <sheet name="21.09. - 26.09.2026." sheetId="9" state="visible" r:id="rId9"/>
+    <sheet name="07.09. - 12.09.2026." sheetId="8" state="visible" r:id="rId8"/>
+    <sheet name="14.09. - 19.09.2026." sheetId="9" state="visible" r:id="rId9"/>
+    <sheet name="21.09. - 26.09.2026." sheetId="10" state="visible" r:id="rId10"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="14"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
@@ -289,51 +291,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2141,50 +2143,201 @@
       </c>
       <c r="E57" s="6" t="inlineStr">
         <is>
           <t>UČIONICA 42</t>
         </is>
       </c>
       <c r="F57" s="6" t="inlineStr">
         <is>
           <t>Patofiziologija slušnih oštećenja</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A54:F54"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A44:F44"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:F7"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="16" customWidth="1" min="1" max="1"/>
+    <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="26" customWidth="1" min="3" max="3"/>
+    <col width="30" customWidth="1" min="4" max="4"/>
+    <col width="16" customWidth="1" min="5" max="5"/>
+    <col width="30" customWidth="1" min="6" max="6"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Ispitni rokovi — 2025./2026. — 21.09. - 26.09.2026.</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>Datum</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>Vrijeme</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>Tip</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Profesor</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Učionica</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>Napomena</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>Ponedjeljak, 21.09.2026.</t>
+        </is>
+      </c>
+      <c r="B4" s="4" t="n"/>
+      <c r="C4" s="4" t="n"/>
+      <c r="D4" s="4" t="n"/>
+      <c r="E4" s="4" t="n"/>
+      <c r="F4" s="5" t="n"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="6" t="inlineStr">
+        <is>
+          <t>21.09.2026.</t>
+        </is>
+      </c>
+      <c r="B5" s="6" t="inlineStr">
+        <is>
+          <t>08:00-10:00</t>
+        </is>
+      </c>
+      <c r="C5" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D5" s="6" t="inlineStr">
+        <is>
+          <t>Mihael Mišir</t>
+        </is>
+      </c>
+      <c r="E5" s="6" t="inlineStr">
+        <is>
+          <t>UČIONICA 22</t>
+        </is>
+      </c>
+      <c r="F5" s="6" t="inlineStr"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>Srijeda, 23.09.2026.</t>
+        </is>
+      </c>
+      <c r="B6" s="4" t="n"/>
+      <c r="C6" s="4" t="n"/>
+      <c r="D6" s="4" t="n"/>
+      <c r="E6" s="4" t="n"/>
+      <c r="F6" s="5" t="n"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="6" t="inlineStr">
+        <is>
+          <t>23.09.2026.</t>
+        </is>
+      </c>
+      <c r="B7" s="6" t="inlineStr">
+        <is>
+          <t>12:00-16:00</t>
+        </is>
+      </c>
+      <c r="C7" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D7" s="6" t="inlineStr">
+        <is>
+          <t>doc. dr. sc. Dragana Mamić</t>
+        </is>
+      </c>
+      <c r="E7" s="6" t="inlineStr">
+        <is>
+          <t>UČIONICA 28</t>
+        </is>
+      </c>
+      <c r="F7" s="6" t="inlineStr"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="26" customWidth="1" min="3" max="3"/>
     <col width="30" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="30" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
@@ -6655,51 +6808,51 @@
         <is>
           <t>UČIONICA 39</t>
         </is>
       </c>
       <c r="F46" s="13" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A35:F35"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A15:F15"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="26" customWidth="1" min="3" max="3"/>
     <col width="30" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="30" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Ispitni rokovi — 2025./2026. — 24.08. - 29.08.2026.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
@@ -6730,114 +6883,187 @@
         <is>
           <t>Napomena</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Četvrtak, 27.08.2026.</t>
         </is>
       </c>
       <c r="B4" s="4" t="n"/>
       <c r="C4" s="4" t="n"/>
       <c r="D4" s="4" t="n"/>
       <c r="E4" s="4" t="n"/>
       <c r="F4" s="5" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="inlineStr">
         <is>
           <t>27.08.2026.</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
+          <t>09:00-11:00</t>
+        </is>
+      </c>
+      <c r="C5" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D5" s="6" t="inlineStr">
+        <is>
+          <t>Natječaj .</t>
+        </is>
+      </c>
+      <c r="E5" s="6" t="inlineStr">
+        <is>
+          <t>UČIONICA 28</t>
+        </is>
+      </c>
+      <c r="F5" s="6" t="inlineStr"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="6" t="inlineStr">
+        <is>
+          <t>27.08.2026.</t>
+        </is>
+      </c>
+      <c r="B6" s="6" t="inlineStr">
+        <is>
           <t>11:00-16:30</t>
         </is>
       </c>
-      <c r="C5" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D5" s="6" t="inlineStr">
+      <c r="C6" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D6" s="6" t="inlineStr">
         <is>
           <t>v. pred. Diana Moslavac Bičvić</t>
         </is>
       </c>
-      <c r="E5" s="6" t="inlineStr">
+      <c r="E6" s="6" t="inlineStr">
         <is>
           <t>UČIONICA 41</t>
         </is>
       </c>
-      <c r="F5" s="6" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A6" s="10" t="inlineStr">
+      <c r="F6" s="6" t="inlineStr"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="10" t="inlineStr">
         <is>
           <t>27.08.2026.</t>
         </is>
       </c>
-      <c r="B6" s="10" t="inlineStr">
+      <c r="B7" s="10" t="inlineStr">
         <is>
           <t>11:00-16:30</t>
         </is>
       </c>
-      <c r="C6" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D6" s="10" t="inlineStr">
+      <c r="C7" s="10" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D7" s="10" t="inlineStr">
         <is>
           <t>v. pred. Diana Moslavac Bičvić</t>
         </is>
       </c>
-      <c r="E6" s="10" t="inlineStr">
+      <c r="E7" s="10" t="inlineStr">
         <is>
           <t>UČIONICA 42</t>
         </is>
       </c>
-      <c r="F6" s="10" t="inlineStr"/>
+      <c r="F7" s="10" t="inlineStr"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>Petak, 28.08.2026.</t>
+        </is>
+      </c>
+      <c r="B8" s="4" t="n"/>
+      <c r="C8" s="4" t="n"/>
+      <c r="D8" s="4" t="n"/>
+      <c r="E8" s="4" t="n"/>
+      <c r="F8" s="5" t="n"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="13" t="inlineStr">
+        <is>
+          <t>28.08.2026.</t>
+        </is>
+      </c>
+      <c r="B9" s="13" t="inlineStr">
+        <is>
+          <t>10:00-11:00</t>
+        </is>
+      </c>
+      <c r="C9" s="14" t="inlineStr">
+        <is>
+          <t>Obrana diplomskog rada</t>
+        </is>
+      </c>
+      <c r="D9" s="13" t="inlineStr">
+        <is>
+          <t>doc. dr. sc. Višnja Vekić-Kljaić</t>
+        </is>
+      </c>
+      <c r="E9" s="13" t="inlineStr">
+        <is>
+          <t>UČIONICA 31</t>
+        </is>
+      </c>
+      <c r="F9" s="13" t="inlineStr">
+        <is>
+          <t>Monika Šmit</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
+    <mergeCell ref="A8:F8"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="26" customWidth="1" min="3" max="3"/>
     <col width="30" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="30" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Ispitni rokovi — 2025./2026. — 31.08. - 05.09.2026.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
@@ -6889,377 +7115,892 @@
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>08:00-10:00</t>
         </is>
       </c>
       <c r="C5" s="7" t="inlineStr">
         <is>
           <t>Ispit</t>
         </is>
       </c>
       <c r="D5" s="6" t="inlineStr">
         <is>
           <t>Mihael Mišir</t>
         </is>
       </c>
       <c r="E5" s="6" t="inlineStr">
         <is>
           <t>UČIONICA 22</t>
         </is>
       </c>
       <c r="F5" s="6" t="inlineStr"/>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
-[...8 lines deleted...]
-      <c r="F6" s="5" t="n"/>
+      <c r="A6" s="13" t="inlineStr">
+        <is>
+          <t>31.08.2026.</t>
+        </is>
+      </c>
+      <c r="B6" s="13" t="inlineStr">
+        <is>
+          <t>09:00-11:30</t>
+        </is>
+      </c>
+      <c r="C6" s="14" t="inlineStr">
+        <is>
+          <t>Obrana diplomskog rada</t>
+        </is>
+      </c>
+      <c r="D6" s="13" t="inlineStr">
+        <is>
+          <t>prof. dr. sc. Irella Bogut</t>
+        </is>
+      </c>
+      <c r="E6" s="13" t="inlineStr">
+        <is>
+          <t>UČIONICA 1</t>
+        </is>
+      </c>
+      <c r="F6" s="13" t="inlineStr"/>
     </row>
     <row r="7">
-      <c r="A7" s="6" t="inlineStr">
-[...24 lines deleted...]
-      <c r="F7" s="6" t="inlineStr"/>
+      <c r="A7" s="15" t="inlineStr">
+        <is>
+          <t>31.08.2026.</t>
+        </is>
+      </c>
+      <c r="B7" s="15" t="inlineStr">
+        <is>
+          <t>09:30-10:30</t>
+        </is>
+      </c>
+      <c r="C7" s="16" t="inlineStr">
+        <is>
+          <t>Obrana završnog rada</t>
+        </is>
+      </c>
+      <c r="D7" s="15" t="inlineStr">
+        <is>
+          <t>izv. prof. dr. sc. Alma Škugor</t>
+        </is>
+      </c>
+      <c r="E7" s="15" t="inlineStr">
+        <is>
+          <t>UČIONICA 34</t>
+        </is>
+      </c>
+      <c r="F7" s="15" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
-          <t>01.09.2026.</t>
+          <t>31.08.2026.</t>
         </is>
       </c>
       <c r="B8" s="6" t="inlineStr">
         <is>
-          <t>16:00-18:00</t>
+          <t>10:00-15:00</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Ispit</t>
         </is>
       </c>
       <c r="D8" s="6" t="inlineStr">
         <is>
-          <t>v. pred. Diana Moslavac Bičvić</t>
+          <t>Natječaj .</t>
         </is>
       </c>
       <c r="E8" s="6" t="inlineStr">
         <is>
-          <t>UČIONICA 2</t>
+          <t>UČIONICA 4</t>
         </is>
       </c>
       <c r="F8" s="6" t="inlineStr"/>
     </row>
     <row r="9">
-      <c r="A9" s="3" t="inlineStr">
-[...8 lines deleted...]
-      <c r="F9" s="5" t="n"/>
+      <c r="A9" s="6" t="inlineStr">
+        <is>
+          <t>31.08.2026.</t>
+        </is>
+      </c>
+      <c r="B9" s="6" t="inlineStr">
+        <is>
+          <t>10:00-11:00</t>
+        </is>
+      </c>
+      <c r="C9" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D9" s="6" t="inlineStr">
+        <is>
+          <t>doc. dr. sc. Antonija Huljev</t>
+        </is>
+      </c>
+      <c r="E9" s="6" t="inlineStr">
+        <is>
+          <t>UČIONICA 33</t>
+        </is>
+      </c>
+      <c r="F9" s="6" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
+          <t>31.08.2026.</t>
+        </is>
+      </c>
+      <c r="B10" s="6" t="inlineStr">
+        <is>
+          <t>16:30-17:30</t>
+        </is>
+      </c>
+      <c r="C10" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D10" s="6" t="inlineStr">
+        <is>
+          <t>doc. dr. sc. Željko Rački</t>
+        </is>
+      </c>
+      <c r="E10" s="6" t="inlineStr">
+        <is>
+          <t>UČIONICA 22</t>
+        </is>
+      </c>
+      <c r="F10" s="6" t="inlineStr"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="6" t="inlineStr">
+        <is>
+          <t>31.08.2026.</t>
+        </is>
+      </c>
+      <c r="B11" s="6" t="inlineStr">
+        <is>
+          <t>17:00-18:00</t>
+        </is>
+      </c>
+      <c r="C11" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D11" s="6" t="inlineStr">
+        <is>
+          <t>Silvija Hinek</t>
+        </is>
+      </c>
+      <c r="E11" s="6" t="inlineStr">
+        <is>
+          <t>UČIONICA 28</t>
+        </is>
+      </c>
+      <c r="F11" s="6" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="3" t="inlineStr">
+        <is>
+          <t>Utorak, 01.09.2026.</t>
+        </is>
+      </c>
+      <c r="B12" s="4" t="n"/>
+      <c r="C12" s="4" t="n"/>
+      <c r="D12" s="4" t="n"/>
+      <c r="E12" s="4" t="n"/>
+      <c r="F12" s="5" t="n"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="6" t="inlineStr">
+        <is>
+          <t>01.09.2026.</t>
+        </is>
+      </c>
+      <c r="B13" s="6" t="inlineStr">
+        <is>
+          <t>08:00-09:00</t>
+        </is>
+      </c>
+      <c r="C13" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D13" s="6" t="inlineStr">
+        <is>
+          <t>doc. dr. sc. Željko Rački</t>
+        </is>
+      </c>
+      <c r="E13" s="6" t="inlineStr">
+        <is>
+          <t>UČIONICA 22</t>
+        </is>
+      </c>
+      <c r="F13" s="6" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="6" t="inlineStr">
+        <is>
+          <t>01.09.2026.</t>
+        </is>
+      </c>
+      <c r="B14" s="6" t="inlineStr">
+        <is>
+          <t>08:30-12:30</t>
+        </is>
+      </c>
+      <c r="C14" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D14" s="6" t="inlineStr">
+        <is>
+          <t>v. pred. Diana Moslavac Bičvić</t>
+        </is>
+      </c>
+      <c r="E14" s="6" t="inlineStr">
+        <is>
+          <t>UČIONICA 2</t>
+        </is>
+      </c>
+      <c r="F14" s="6" t="inlineStr"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="6" t="inlineStr">
+        <is>
+          <t>01.09.2026.</t>
+        </is>
+      </c>
+      <c r="B15" s="6" t="inlineStr">
+        <is>
+          <t>09:00-11:00</t>
+        </is>
+      </c>
+      <c r="C15" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D15" s="6" t="inlineStr">
+        <is>
+          <t>izv. prof. dr. sc. Dubravka Smajić</t>
+        </is>
+      </c>
+      <c r="E15" s="6" t="inlineStr">
+        <is>
+          <t>UČIONICA 33</t>
+        </is>
+      </c>
+      <c r="F15" s="6" t="inlineStr"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="6" t="inlineStr">
+        <is>
+          <t>01.09.2026.</t>
+        </is>
+      </c>
+      <c r="B16" s="6" t="inlineStr">
+        <is>
+          <t>09:00-12:00</t>
+        </is>
+      </c>
+      <c r="C16" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D16" s="6" t="inlineStr">
+        <is>
+          <t>izv. prof. dr. sc. Jadranka Mlikota</t>
+        </is>
+      </c>
+      <c r="E16" s="6" t="inlineStr">
+        <is>
+          <t>UČIONICA 41</t>
+        </is>
+      </c>
+      <c r="F16" s="6" t="inlineStr"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="6" t="inlineStr">
+        <is>
+          <t>01.09.2026.</t>
+        </is>
+      </c>
+      <c r="B17" s="6" t="inlineStr">
+        <is>
+          <t>15:30-16:30</t>
+        </is>
+      </c>
+      <c r="C17" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D17" s="6" t="inlineStr">
+        <is>
+          <t>Zrinka Lovrinčević</t>
+        </is>
+      </c>
+      <c r="E17" s="6" t="inlineStr">
+        <is>
+          <t>UČIONICA 22</t>
+        </is>
+      </c>
+      <c r="F17" s="6" t="inlineStr"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="6" t="inlineStr">
+        <is>
+          <t>01.09.2026.</t>
+        </is>
+      </c>
+      <c r="B18" s="6" t="inlineStr">
+        <is>
+          <t>16:00-18:00</t>
+        </is>
+      </c>
+      <c r="C18" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D18" s="6" t="inlineStr">
+        <is>
+          <t>v. pred. Diana Moslavac Bičvić</t>
+        </is>
+      </c>
+      <c r="E18" s="6" t="inlineStr">
+        <is>
+          <t>UČIONICA 2</t>
+        </is>
+      </c>
+      <c r="F18" s="6" t="inlineStr"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>Srijeda, 02.09.2026.</t>
+        </is>
+      </c>
+      <c r="B19" s="4" t="n"/>
+      <c r="C19" s="4" t="n"/>
+      <c r="D19" s="4" t="n"/>
+      <c r="E19" s="4" t="n"/>
+      <c r="F19" s="5" t="n"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="13" t="inlineStr">
+        <is>
           <t>02.09.2026.</t>
         </is>
       </c>
-      <c r="B10" s="6" t="inlineStr">
+      <c r="B20" s="13" t="inlineStr">
+        <is>
+          <t>08:30-10:00</t>
+        </is>
+      </c>
+      <c r="C20" s="14" t="inlineStr">
+        <is>
+          <t>Obrana diplomskog rada</t>
+        </is>
+      </c>
+      <c r="D20" s="13" t="inlineStr">
+        <is>
+          <t>izv. prof. dr. sc. Maja Brust Nemet</t>
+        </is>
+      </c>
+      <c r="E20" s="13" t="inlineStr">
+        <is>
+          <t>UČIONICA 31</t>
+        </is>
+      </c>
+      <c r="F20" s="13" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="6" t="inlineStr">
+        <is>
+          <t>02.09.2026.</t>
+        </is>
+      </c>
+      <c r="B21" s="6" t="inlineStr">
+        <is>
+          <t>09:00-12:00</t>
+        </is>
+      </c>
+      <c r="C21" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D21" s="6" t="inlineStr">
+        <is>
+          <t>izv. prof. dr. sc. Jadranka Mlikota</t>
+        </is>
+      </c>
+      <c r="E21" s="6" t="inlineStr">
+        <is>
+          <t>UČIONICA 41</t>
+        </is>
+      </c>
+      <c r="F21" s="6" t="inlineStr"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="6" t="inlineStr">
+        <is>
+          <t>02.09.2026.</t>
+        </is>
+      </c>
+      <c r="B22" s="6" t="inlineStr">
         <is>
           <t>14:00-18:00</t>
         </is>
       </c>
-      <c r="C10" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D10" s="6" t="inlineStr">
+      <c r="C22" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D22" s="6" t="inlineStr">
         <is>
           <t>doc. dr. sc. Ljiljana Širić</t>
         </is>
       </c>
-      <c r="E10" s="6" t="inlineStr">
+      <c r="E22" s="6" t="inlineStr">
         <is>
           <t>UČIONICA 22</t>
         </is>
       </c>
-      <c r="F10" s="6" t="inlineStr"/>
+      <c r="F22" s="6" t="inlineStr"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="3" t="inlineStr">
+        <is>
+          <t>Četvrtak, 03.09.2026.</t>
+        </is>
+      </c>
+      <c r="B23" s="4" t="n"/>
+      <c r="C23" s="4" t="n"/>
+      <c r="D23" s="4" t="n"/>
+      <c r="E23" s="4" t="n"/>
+      <c r="F23" s="5" t="n"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="13" t="inlineStr">
+        <is>
+          <t>03.09.2026.</t>
+        </is>
+      </c>
+      <c r="B24" s="13" t="inlineStr">
+        <is>
+          <t>09:15-12:00</t>
+        </is>
+      </c>
+      <c r="C24" s="14" t="inlineStr">
+        <is>
+          <t>Obrana diplomskog rada</t>
+        </is>
+      </c>
+      <c r="D24" s="13" t="inlineStr">
+        <is>
+          <t>izv. prof. dr. sc. Ivana Marinić</t>
+        </is>
+      </c>
+      <c r="E24" s="13" t="inlineStr">
+        <is>
+          <t>UČIONICA 4</t>
+        </is>
+      </c>
+      <c r="F24" s="13" t="inlineStr"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="6" t="inlineStr">
+        <is>
+          <t>03.09.2026.</t>
+        </is>
+      </c>
+      <c r="B25" s="6" t="inlineStr">
+        <is>
+          <t>10:00-11:00</t>
+        </is>
+      </c>
+      <c r="C25" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D25" s="6" t="inlineStr">
+        <is>
+          <t>Zrinka Lovrinčević</t>
+        </is>
+      </c>
+      <c r="E25" s="6" t="inlineStr">
+        <is>
+          <t>UČIONICA 22</t>
+        </is>
+      </c>
+      <c r="F25" s="6" t="inlineStr"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A6:F6"/>
+  <mergeCells count="5">
+    <mergeCell ref="A19:F19"/>
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="A23:F23"/>
+    <mergeCell ref="A12:F12"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="26" customWidth="1" min="3" max="3"/>
     <col width="30" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="30" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Ispitni rokovi — 2025./2026. — 14.09. - 19.09.2026.</t>
+          <t>Ispitni rokovi — 2025./2026. — 07.09. - 12.09.2026.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Vrijeme</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Tip</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Profesor</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Učionica</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Napomena</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>Srijeda, 16.09.2026.</t>
+          <t>Ponedjeljak, 07.09.2026.</t>
         </is>
       </c>
       <c r="B4" s="4" t="n"/>
       <c r="C4" s="4" t="n"/>
       <c r="D4" s="4" t="n"/>
       <c r="E4" s="4" t="n"/>
       <c r="F4" s="5" t="n"/>
     </row>
     <row r="5">
-      <c r="A5" s="6" t="inlineStr">
-[...24 lines deleted...]
-      <c r="F5" s="6" t="inlineStr"/>
+      <c r="A5" s="15" t="inlineStr">
+        <is>
+          <t>07.09.2026.</t>
+        </is>
+      </c>
+      <c r="B5" s="15" t="inlineStr">
+        <is>
+          <t>11:30-13:00</t>
+        </is>
+      </c>
+      <c r="C5" s="16" t="inlineStr">
+        <is>
+          <t>Obrana završnog rada</t>
+        </is>
+      </c>
+      <c r="D5" s="15" t="inlineStr">
+        <is>
+          <t>doc. dr. sc. Dragana Mamić</t>
+        </is>
+      </c>
+      <c r="E5" s="15" t="inlineStr">
+        <is>
+          <t>UČIONICA 21</t>
+        </is>
+      </c>
+      <c r="F5" s="15" t="inlineStr"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>Utorak, 08.09.2026.</t>
+        </is>
+      </c>
+      <c r="B6" s="4" t="n"/>
+      <c r="C6" s="4" t="n"/>
+      <c r="D6" s="4" t="n"/>
+      <c r="E6" s="4" t="n"/>
+      <c r="F6" s="5" t="n"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="6" t="inlineStr">
+        <is>
+          <t>08.09.2026.</t>
+        </is>
+      </c>
+      <c r="B7" s="6" t="inlineStr">
+        <is>
+          <t>09:00-13:00</t>
+        </is>
+      </c>
+      <c r="C7" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D7" s="6" t="inlineStr">
+        <is>
+          <t>doc. dr. sc. Dragana Mamić</t>
+        </is>
+      </c>
+      <c r="E7" s="6" t="inlineStr">
+        <is>
+          <t>UČIONICA 28</t>
+        </is>
+      </c>
+      <c r="F7" s="6" t="inlineStr"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="15" t="inlineStr">
+        <is>
+          <t>08.09.2026.</t>
+        </is>
+      </c>
+      <c r="B8" s="15" t="inlineStr">
+        <is>
+          <t>13:00-15:00</t>
+        </is>
+      </c>
+      <c r="C8" s="16" t="inlineStr">
+        <is>
+          <t>Obrana završnog rada</t>
+        </is>
+      </c>
+      <c r="D8" s="15" t="inlineStr">
+        <is>
+          <t>doc. dr. sc. Zlatko Bukvić</t>
+        </is>
+      </c>
+      <c r="E8" s="15" t="inlineStr">
+        <is>
+          <t>UČIONICA 21</t>
+        </is>
+      </c>
+      <c r="F8" s="15" t="inlineStr"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
+    <mergeCell ref="A6:F6"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="26" customWidth="1" min="3" max="3"/>
     <col width="30" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="30" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Ispitni rokovi — 2025./2026. — 21.09. - 26.09.2026.</t>
+          <t>Ispitni rokovi — 2025./2026. — 14.09. - 19.09.2026.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Vrijeme</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Tip</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Profesor</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Učionica</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Napomena</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>Ponedjeljak, 21.09.2026.</t>
+          <t>Srijeda, 16.09.2026.</t>
         </is>
       </c>
       <c r="B4" s="4" t="n"/>
       <c r="C4" s="4" t="n"/>
       <c r="D4" s="4" t="n"/>
       <c r="E4" s="4" t="n"/>
       <c r="F4" s="5" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="inlineStr">
         <is>
-          <t>21.09.2026.</t>
+          <t>16.09.2026.</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>08:00-10:00</t>
+          <t>14:00-18:00</t>
         </is>
       </c>
       <c r="C5" s="7" t="inlineStr">
         <is>
           <t>Ispit</t>
         </is>
       </c>
       <c r="D5" s="6" t="inlineStr">
         <is>
-          <t>Mihael Mišir</t>
+          <t>doc. dr. sc. Ljiljana Širić</t>
         </is>
       </c>
       <c r="E5" s="6" t="inlineStr">
         <is>
           <t>UČIONICA 22</t>
         </is>
       </c>
       <c r="F5" s="6" t="inlineStr"/>
     </row>
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>Četvrtak, 17.09.2026.</t>
+        </is>
+      </c>
+      <c r="B6" s="4" t="n"/>
+      <c r="C6" s="4" t="n"/>
+      <c r="D6" s="4" t="n"/>
+      <c r="E6" s="4" t="n"/>
+      <c r="F6" s="5" t="n"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="6" t="inlineStr">
+        <is>
+          <t>17.09.2026.</t>
+        </is>
+      </c>
+      <c r="B7" s="6" t="inlineStr">
+        <is>
+          <t>10:00-11:00</t>
+        </is>
+      </c>
+      <c r="C7" s="7" t="inlineStr">
+        <is>
+          <t>Ispit</t>
+        </is>
+      </c>
+      <c r="D7" s="6" t="inlineStr">
+        <is>
+          <t>Zrinka Lovrinčević</t>
+        </is>
+      </c>
+      <c r="E7" s="6" t="inlineStr">
+        <is>
+          <t>UČIONICA 22</t>
+        </is>
+      </c>
+      <c r="F7" s="6" t="inlineStr"/>
+    </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
+    <mergeCell ref="A6:F6"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>